--- v0 (2025-10-14)
+++ v1 (2026-09-03)
@@ -1,2654 +1,2205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
       <w:pPr>
-        <w:pStyle w:val="Standarduseruser"/>
+        <w:pStyle w:val="Standarduser"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1" w:right="-454" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>外國營利事業跨境銷售電子勞務適用淨利率、利潤貢獻程度申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Application Form for Net Profit Ratio and Profit Contribution Ratio Applicable to Cross-Border Electronic Services Provided by Foreign Profit-Seeking </w:t>
-[...9 lines deleted...]
-        <w:t>Enterprise</w:t>
+        <w:t>Application Form for Net Profit Ratio and Profit Contribution Ratio Applicable to Cross-Border Electronic Services Provided by Foreign Profit-Seeking Enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10210" w:type="dxa"/>
-        <w:tblInd w:w="-99" w:type="dxa"/>
+        <w:tblInd w:w="-104" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="103" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2079"/>
         <w:gridCol w:w="8131"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>外國營利事業</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>基本資訊</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>General Information of Foreign Profit-Seeking Enterprise</w:t>
+              <w:t xml:space="preserve">General Information of Foreign Profit-Seeking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
-              <w:spacing w:before="0" w:line="340" w:lineRule="atLeast"/>
+              <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>國籍</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nationality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C1260"/>
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRPr="000740A9" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="TableContents"/>
+              <w:pStyle w:val="ad"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="FF3333"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000740A9">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>稅務識別碼或其他識別碼</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>稅務識別碼或其</w:t>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="000740A9">
+              <w:t>Tax Identification Number or Other Identification Number</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C1260"/>
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
-              <w:spacing w:before="0" w:line="340" w:lineRule="atLeast"/>
+              <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C1260"/>
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
-              <w:spacing w:before="0" w:line="340" w:lineRule="atLeast"/>
+              <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C1260"/>
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
-              <w:spacing w:before="0" w:line="340" w:lineRule="atLeast"/>
+              <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>網域名稱及網路位置</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>URL name/domain name/web address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C1260"/>
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
-              <w:spacing w:before="0" w:line="340" w:lineRule="atLeast"/>
+              <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>聯絡電子信箱</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:trHeight w:val="3374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="-7"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>銷售電子勞務模式及類型</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Models and Types of Cross-Border Sales of Electronic Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>（請於</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>內打</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F050"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Wingdings 2"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，可複選</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:t>請於</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please put a checkmark in the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
-[...25 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please put a checkmark in the </w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>; multiple choice</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>平臺服務之電子勞務</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...41 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Online platform electronic services</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="605" w:hanging="605"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>非平臺服務之電子勞務</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...37 lines deleted...]
-              <w:t>服務之電子勞務</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online non-platform electronic services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>勾選本項者，請繼續勾選下列電子勞務類型</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online non-platform electronic services </w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>Please continue to select the following electronic services types.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="605"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上遊戲</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...20 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Online games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上廣告</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online games</w:t>
+              <w:t xml:space="preserve">Internet advertising  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上音樂</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Online music</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上影劇</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet advertising  </w:t>
-[...20 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Online drama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上視頻</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online music</w:t>
+              <w:t>Online videos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...26 lines deleted...]
-              <w:t>劇</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>雲端儲存運算</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online drama</w:t>
+              <w:t>Cloud storage and computing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上社交</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online videos</w:t>
+              <w:t>Social networking site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>雲端儲存運算</w:t>
+              <w:t>線上課程</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Cloud storage and computing</w:t>
+              <w:t>Online teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上諮詢</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Social networking site</w:t>
+              <w:t>Online consultations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>線上資料庫</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online teaching</w:t>
+              <w:t>Online database</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>電子書</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online consultations</w:t>
+              <w:t>E-books</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>電子期刊</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online database</w:t>
+              <w:t>E-periodicals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>電子書</w:t>
+              <w:t>電子報</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>E-books</w:t>
+              <w:t>E-news</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>電子期刊</w:t>
+              <w:t>線上拍賣</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>E-periodicals</w:t>
+              <w:t>Online auction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>電子報</w:t>
+              <w:t>線上直播</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>E-news</w:t>
+              <w:t xml:space="preserve">Online broadcasts   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online auction</w:t>
-[...54 lines deleted...]
-              </w:rPr>
               <w:t>Others</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> _________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="605"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="605"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請適用之淨利率</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>所得年度：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Applying for Applicable Net Profit Ratio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Year of Income:___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="654" w:right="108" w:hanging="616"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>提示帳簿、文據，核實認定淨利率</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Providing accounting books and relevant documents to prove that the actual net profit ratio is</w:t>
+              <w:t xml:space="preserve">Providing accounting books </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">and relevant documents to prove </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>that the actual net profit ratio is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>______%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="654" w:right="108" w:hanging="616"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>無法提示帳簿、文據，但可提示合約、主要營業項目、中華民國境內外交易流程</w:t>
-[...19 lines deleted...]
-              <w:t>證明文件者</w:t>
+              <w:t>無法提示帳簿、文據，但可提示合約、主要營業項目、中華民國境內外交易流程說明及足資證明文件者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Being unable to provide accounting books and relevant documents, but providing contracts, major business items, onshore and offshore transaction flows, and other sufficient evidence</w:t>
+              <w:t>Being unable to provide accounting books and relevant documents, but providing contracts, major business items, onshore and offshore transaction flows, and other su</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>fficient evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="1020" w:hanging="964"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   □</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>提供平</w:t>
-[...19 lines deleted...]
-              <w:t>服務之電子勞務</w:t>
+              <w:t>提供平臺服務之電子勞務</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Online pla</w:t>
+              <w:t>Online platform electronic services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>：淨利率</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>tform electronic services</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>The deemed net profit ratio is 30%.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="1020" w:hanging="964"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>提供非平</w:t>
-[...19 lines deleted...]
-              <w:t>服務之電子勞務</w:t>
+              <w:t>提供非平臺服務之電子勞務</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Online non-platform electronic services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="7239" w:type="dxa"/>
-              <w:tblInd w:w="601" w:type="dxa"/>
+              <w:tblInd w:w="596" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...3 lines deleted...]
-              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2835"/>
               <w:gridCol w:w="2126"/>
               <w:gridCol w:w="2278"/>
             </w:tblGrid>
-            <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidR="00717B32">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>電子勞務類型</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
                   <w:pPr>
-                    <w:pStyle w:val="Standard"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>Major Business Items</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2126" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>行業代號</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
                   <w:pPr>
-                    <w:pStyle w:val="Standard"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:bidi="hi-IN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:bidi="hi-IN"/>
                     </w:rPr>
                     <w:t>Standard Industrial Code</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2278" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>淨利率</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
                   <w:pPr>
-                    <w:pStyle w:val="Standard"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:bidi="hi-IN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:bidi="hi-IN"/>
                     </w:rPr>
                     <w:t>Net Profit Ratio</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidR="00717B32">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2126" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2278" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidR="00717B32">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2126" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2278" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidR="00717B32">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2126" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2278" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:tcMar>
-[...4 lines deleted...]
-                  </w:tcMar>
                 </w:tcPr>
-                <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+                <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
                   <w:pPr>
-                    <w:pStyle w:val="Standarduser"/>
+                    <w:pStyle w:val="Standard"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="454" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="747" w:hanging="142"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>請參閱申請適用之所得年度營利事業各業行業代號及同業利潤標準淨利率填報，該年度尚無核定之同業利潤標準者，以上</w:t>
-[...15 lines deleted...]
-              <w:t>年度同業利潤標準填報；電子勞務類型眾多者，請自行增加欄位填報</w:t>
+              <w:t>請參閱申請適用之所得年度營利事業各業行業代號及同業利潤標準淨利率填報，該年度尚無核定之同業利潤標準者，以上一年度同業利潤標準填報；電子勞務類型眾多者，請自行增加欄位填報</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Please refer to standard industrial code and the net profit ratio of the profit standard of the same trade concerned for the income taxable year, so as to properly fill in</w:t>
+              <w:t xml:space="preserve">Please refer to standard industrial code and the net profit ratio of the profit standard of the same trade concerned for the income taxable year, so as to properly </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the above blanks. In case the profit standard of the same trade concerned for the income taxable year has not been announced by the Ministry of Finance, please refer to that of the preceding year. Please add other form fields at your discretion.)</w:t>
+              <w:t>fill in the above blanks. In case the profit standard of the same trade concerned for the income taxable year has not been announced by the Ministry of Finance, please refer to that of the preceding year. Please add other form fields at your discretion.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1212"/>
               </w:tabs>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="606" w:right="107" w:hanging="567"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3.□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>無法提示上述</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -2811,231 +2362,210 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  Being unable to provide the sufficient evidence listed in Items 1 and 2 above, so applying for approval of deemed net profit ratio of 30% based on the rule set out in Item 3, Subparagrap</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">h 1, Point 4 of Decree No. 10604704390 issued by the Ministry of </w:t>
+              <w:t>h 1, Point 4 of Decree No. 10604704390 issued by the Ministry of Finance on 2 January 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>電子勞務類型</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>Types of electronic services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Finance on 2 January 2018.</w:t>
-[...101 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:trHeight w:val="11891"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="-10"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>申請境內利潤貢獻程度</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="-10"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>所得年度：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3085,199 +2615,171 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>___</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applying for Applicable Domestic Profit </w:t>
+              <w:t>Applying for Applicable Domestic Profit Contri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Contribution Ratio</w:t>
+              <w:t>bution Ratio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Year of Income:___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="654" w:right="108" w:hanging="616"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>全部交易流程或勞務提供地與使用</w:t>
-[...19 lines deleted...]
-              <w:t>境內，境內貢獻程度為</w:t>
+              <w:t>全部交易流程或勞務提供地與使用地均在我國境內，境內貢獻程度為</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Where the whole transaction flow is onshore or providing and using services are both within the territory of the Republic of China, the deemed domestic profit contribution ratio is</w:t>
+              <w:t xml:space="preserve"> Where the whole transaction flow is onshore or providing and using services are both within the territory of the Republic of China, the deemed domestic profit contribution ratio is 100%.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 100%. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>電子勞務類型</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3374,60 +2876,56 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>_________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>__)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="654" w:right="108" w:hanging="616"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>不屬於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3440,144 +2938,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>所列情形</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Under the circumstances other than that specified in Item 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="1171" w:right="107" w:hanging="708"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>可提示明確劃分中華民國境內及境外交易流程對其總利潤相對貢獻程度之證明文件，核實認定其境內利潤貢獻程度</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Providing sufficient documents supporting</w:t>
+              <w:t xml:space="preserve">Providing sufficient documents supporting a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a clear division of the onshore and offshore transaction flows as well as the ratio of the contribution attributed to the services performed within the territory of the Republic of China, to prove that the actual domestic profit contribution ratio is</w:t>
+              <w:t>clear division of the onshore and offshore transaction flows as well as the ratio of the contribution attributed to the services performed within the territory of the Republic of China, to prove that the actual domestic profit contribution ratio is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>____</w:t>
-[...8 lines deleted...]
-              <w:t>__%</w:t>
+              <w:t>______%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="1171" w:right="107" w:hanging="708"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2-2□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>無法提示上述</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3713,60 +3194,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>目申請適用境內利潤貢獻程度</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">50% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Being unable to provide the sufficient evidence listed in Item 2.1 above, so applying for deemed domestic profit contribution ratio of 50% based on the rule set out in Item 3, Sub</w:t>
+              <w:t>Being unable to provide the sufficient evidence listed in Item 2.1 above, so applying for deemed domestic profit contribution ratio of 50% based on the rule set out in Item 3, Subpar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">paragraph 2, Point 4 of Decree No. 10604704390 issued by the Ministry of Finance on 2 January 2018. </w:t>
+              <w:t xml:space="preserve">agraph 2, Point 4 of Decree No. 10604704390 issued by the Ministry of Finance on 2 January 2018. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>電子勞務類型</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3865,224 +3346,201 @@
               <w:softHyphen/>
               <w:t>__________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>__)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:trHeight w:val="3003"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>檢附文件</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Attached Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
-              <w:spacing w:before="0" w:line="459" w:lineRule="atLeast"/>
+              <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="364" w:hanging="364"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>主要營業項目證明文件</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relevant documents of major </w:t>
+              <w:t xml:space="preserve">Relevant documents of major business </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>business items</w:t>
+              <w:t>items</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>營業內容及境內外交易流程說明</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:b/>
@@ -4113,60 +3571,56 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature of business as well as descriptions of onshore and offshore transaction flows </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Required documents)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>相關合約範本</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:b/>
@@ -4197,617 +3651,493 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample(s) of relevant contracts </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Required documents)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>會計師查核簽證報告</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:t>會計師查核簽證報告</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financial statements audited and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Financial statements audited an</w:t>
-[...8 lines deleted...]
-              <w:t>d certified by CPAs</w:t>
+              <w:t>certified by CPAs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>移轉訂價證明文件</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Transfer pricing documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>工作計畫紀錄或報告</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Work planning records or reports</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>另提示帳簿、文據</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Accounting books and relevant documents</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>其他證明文件</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Other sufficient evidence</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="364" w:hanging="364"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>委任書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>委由代理人申請時適用</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...49 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Power of Attorney (applicable to this case that the prin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Power of Attorney (applicable to this case that the pr</w:t>
+              <w:t>cipal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Mangal;Liberation Mono"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>incipal</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>appoint an agent to make this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Mangal, 'Liberation Mono'"/>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Mangal;Liberation Mono"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:trHeight w:val="5385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>通知交易相對人知悉經</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>通知交易相對人知悉經稽徵機關核定適用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
+            <w:pPr>
+              <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>稽</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>徵機關核定適用</w:t>
+              <w:t>之淨利率及境內利潤貢獻程度之方式</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
-              <w:rPr>
-[...61 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The way of notifying the counterparties to know the applicable net profit ratio and d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>omestic profit contribution ratio approved by tax authorities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
-              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="420" w:right="105" w:hanging="210"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>經</w:t>
-[...19 lines deleted...]
-              <w:t>徵機關依財政部</w:t>
+              <w:t>經稽徵機關依財政部</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4970,589 +4300,616 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>目規定核定適用之「淨利率」及「境內利潤貢獻程度」，將以下列方式通知交易相對人：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Where the applicable net profit ratio and domestic profit contribution ratio have been approved by tax authorities based on the rule set out in Item 2, Item 3 </w:t>
-[...8 lines deleted...]
-              <w:t>of Subparagraph 1 and Item 2, Item 3 of Subparagraph 2, Point 4 of Decree No. 10604704390 issued by the Ministry of Finance on 2 January 2018, the counterparties would be notified by the following way:</w:t>
+              <w:t>Where the applicable net profit ratio and domestic profit contribution ratio have been approved by tax a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">thorities based on the rule set out in Item 2, Item 3 of Subparagraph </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 and Item 2, Item 3 of Subparagraph 2, Point 4 of Decree No. 10604704390 issued by the Ministry of Finance on 2 January 2018, the counterparties would be notified by the following way:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="420" w:right="105" w:hanging="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>通知方式</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The way of notifications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="964" w:hanging="227"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>同意於財政部稅務入口網公告</w:t>
             </w:r>
-            <w:r w:rsidRPr="000740A9">
-[...32 lines deleted...]
-              <w:t>核定適用之「淨利率」及「境內利潤貢獻程度」</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經稽徵機關</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>核定適用之「淨利率」及「境內利潤貢獻程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>度」</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>將一併公布核定函日期及發文字號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="1020"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Agree to be announced the applicable net profit ratio and domestic profit contribution ratio approved by tax authorities on the tax portal of the Ministry of Finance</w:t>
+              <w:t xml:space="preserve">Agree to be announced the applicable </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>net profit ratio and d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>mestic profit contribution ratio approved by tax authorities on the tax portal of the Ministry of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(The approval date and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>decree number</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will also be announced)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
+            <w:pPr>
+              <w:pStyle w:val="Web"/>
+              <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
+              <w:ind w:left="1020"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="964" w:hanging="227"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>不同意於財政部稅務入口網公告</w:t>
-[...33 lines deleted...]
-              <w:t>核定適用之「淨利率」及「境內利潤貢獻程度」</w:t>
+              <w:t>不同意於財</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>政部稅務入口網公告</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經稽徵機關核定適用之「淨利率」及「境內利潤貢獻程度」</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>以下自行通知方式請</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="964" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>擇</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>擇一</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="1020"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disagree </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="000740A9">
+              <w:t xml:space="preserve">Disagree to be announced </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">the applicable net profit ratio and domestic profit contribution ratio approved by tax authorities </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">on the tax portal of the Ministry of Finance (Please choose one of the </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> way list below)</w:t>
+              <w:t>on the tax portal of the Ministry of Finance (Please choose one of the self noti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>fication way list below)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自行公布於其網站，網址為：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> by announcing on the website,</w:t>
+              <w:t xml:space="preserve">  Self notification by announcing on the website,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  URL: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>以電子郵件通知</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> by email</w:t>
+              <w:t xml:space="preserve">  Self notification by email</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
@@ -5584,5591 +4941,4464 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  Others (Please explain):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
               <w:spacing w:line="460" w:lineRule="atLeast"/>
               <w:ind w:left="680" w:right="108" w:hanging="510"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2.</w:t>
-[...7 lines deleted...]
-              <w:t>□</w:t>
+              <w:t>同意於財政部稅務入口網公告聯繫窗口，供交易相對人查詢</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>同意</w:t>
-[...73 lines deleted...]
-              <w:t>on the tax portal of the Ministry of Finance for the counterparties to inquire</w:t>
+              <w:t>Agree to be announced the contact information on the tax portal of the Ministry of Finance for the counterparties to inquire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
               <w:pStyle w:val="Web"/>
-              <w:spacing w:before="0" w:line="459" w:lineRule="atLeast"/>
+              <w:spacing w:before="0" w:after="0" w:line="459" w:lineRule="atLeast"/>
               <w:ind w:left="735" w:right="105" w:hanging="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>聯繫窗口</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Contact Information (telephone</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> number or email)</w:t>
+              <w:t>Contact Information (telephone number or email)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">    _____________________________</w:t>
+              <w:t xml:space="preserve">    _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2F89">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00717B32">
         <w:trPr>
           <w:trHeight w:val="11445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10210" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>填報注意事項</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>銷售「平臺服務之電子勞務」指於網路建置交易平臺（網路虛擬商店），供境內外買賣雙方經由網路或其他電子方式進行交易，並向使用該平臺者收取平臺服務手續費。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...97 lines deleted...]
-              <w:t>服務手續費。</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Offering online platform electronic services" means that foreign profit-seeking enterprises establish platforms on the Internet (online virtual stores) for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>"Offering online platform electronic services"</w:t>
-[...17 lines deleted...]
-              <w:t>fees from platform users.</w:t>
+              <w:t>both domestic and/or overseas buyers and sellers to conduct transactions via the Internet or other electronic devices as well as collect service fees from platform users.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="283" w:hanging="283"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>銷售「非平臺服務之電子勞務」指銷售其提供買受人使用之電子勞務，模式包括</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...37 lines deleted...]
-              <w:t>服務之電子勞務」指銷售其提供買受人使用之電子勞務，模式包括</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>"Offering non-platform electronic services" mean</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>"Offering non-platform electronic services" means that foreign profit-seeking enterprises provide cross-border electronic services to purchasers in the following manners</w:t>
+              <w:t>s that foreign profit-seeking enterprises provide cross-border electronic services to purchasers in the following manners</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="984" w:hanging="434"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>透過自行架設之網站銷售電子勞務，並自行向買受人收取銷售價款。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>透過自行架設之網站銷售電子勞務，並自行向買受人收取銷售價款。</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selling electronic services via websites set up by themselves and collecting sales amounts directly </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Selling electronic services via websites set up by themselves and collecting sales amounts directly from buyers.</w:t>
+              <w:t>from buyers.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="984" w:hanging="434"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>透過外國平臺業者銷售電子勞務，自行向買受人收取銷售價款，買賣雙方或一方另行給付外國平臺業者手續費。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...75 lines deleted...]
-              <w:t>tors and collecting sales amounts directly from buyers; either buyers and/or sellers pay service fees to platform operators.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Selling electronic services through foreign platform operators and collecting sales amounts directly from buyers; either buyers and/or sellers pay service fees to platform operators.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="984" w:hanging="434"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>透過外國平</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺業者銷售電子勞務，未自行收取而係由該平臺業者收取銷售價款者，該平臺業者於扣除手續費後將剩餘價款交付外國非平臺電子勞務業者。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...97 lines deleted...]
-              <w:t>子勞務業者。</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selling electronic services through foreign platform operators; platform operators collect sales amounts from buyers and transfer the remaining amounts after deducting their service fees to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Selling electronic services through foreign platform operator</w:t>
-[...8 lines deleted...]
-              <w:t>s; platform operators collect sales amounts from buyers and transfer the remaining amounts after deducting their service fees to the aforesaid foreign non-platform electronic services providers.</w:t>
+              <w:t>aforesaid foreign non-platform electronic services providers.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="283" w:hanging="283"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>申請核實減除成本費用或劃分境內利潤貢獻程度者，應依所得稅法第八條規定中華民國來源所得認定原則第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>點及第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>點規定，提示相關帳簿、文據或其委託會計師之查核簽證報告，或明確劃分境內及境外提供服務相對貢獻程度之證明文件</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如會計師查核簽證報告、移轉訂價證明文件、工作計畫紀錄或報告</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...98 lines deleted...]
-              <w:t>。</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>In accordance with Points 10 and 15 of “The Guideline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>In accordance with Points 10 and 15 of “The Guidelines for the Determination of Sources of Income in the Republic of China According to Article 8 of the Income Tax Act,” foreig</w:t>
+              <w:t xml:space="preserve">s for the Determination of Sources of Income in the Republic of China According to Article 8 of the Income Tax </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>n profit-seeking enterprises applying for calculating their taxable income by either deducting relevant actual costs and expenses and/or applying actual domestic profit contribution ratio shall provide accounting books and relevant documents, financial sta</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Act,” foreign profit-seeking enterprises applying for calculating their taxable income by either deducting relevant actual costs and expenses and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>tements audited and certified by CPAs, or sufficient documents supporting a clear division of their onshore and offshore transaction flows as well as the ratio of the contribution attributed to the services performed within the territory of the Republic of</w:t>
+              <w:t xml:space="preserve">/or applying actual domestic profit contribution ratio shall provide accounting books and relevant documents, financial statements audited and certified by CPAs, or sufficient documents supporting a clear division of their onshore and offshore transaction </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> China (such as financial statements audited and certified by CPAs, transfer pricing documentation, work planning records or reports, etc.).</w:t>
+              <w:t>flows as well as the ratio of the contribution attributed to the services performed within the territory of the Republic of China (such as financial statements audited and certified by CPAs, transfer pricing documentation, work planning records or reports,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="283" w:hanging="283"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>稽徵機關如查得外國營利事業跨境銷售電子勞務之實際淨利率、境內利潤貢獻程度高於其自行申請適用者，按查得資料核定。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:t>徵機關如查得外國營利事業跨境銷售電子勞務之實際淨利率、境內利潤貢獻程度高於其自行申請適用者，按查得資料核定。</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Tax authorities may assess net profit ratio or domestic profit contribution ratio applicable to cross-border electronic services provided by foreign profit-seeking enterprises based on actual</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tax authorities may assess net profit ratio or domestic p</w:t>
-[...17 lines deleted...]
-              <w:t>cants.</w:t>
+              <w:t xml:space="preserve"> ratios if sufficient evidence can be collected to prove that actual ratios are higher than those ratios declared by applicants.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="283" w:hanging="283"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>外國營利事業經稽徵機關核定之淨利率及境內利潤貢獻程度，於核定適用期間，營業項目或銷售模式有變更情形者，應重新申請核定。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...57 lines deleted...]
-              <w:t>營業項目或銷售模式有變更情形者，應重新申請核定。</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>In case of changes in business items and sales models of cross-bor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>In case of changes in business items and sales models of cross-border electronic services taking place in the applicable period of the approval of either net profit ratio and/or domestic p</w:t>
-[...8 lines deleted...]
-              <w:t>rofit contribution ratio, the applicants shall re-apply for new approvals.</w:t>
+              <w:t>der electronic services taking place in the applicable period of the approval of either net profit ratio and/or domestic profit contribution ratio, the applicants shall re-apply for new approvals.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+          <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
             <w:pPr>
-              <w:pStyle w:val="Standarduseruser"/>
+              <w:pStyle w:val="Standarduser"/>
               <w:spacing w:line="454" w:lineRule="exact"/>
               <w:ind w:left="283" w:hanging="283"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>外國營利事業以網路傳輸方式提供專利權、商標權、著作權、秘密方法及各種特許權利等無形資產供他人在我國境內使用者，非屬</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>提供或銷售電子勞務範疇，不得申請核定淨利率、境內利潤貢獻程度。</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>外國營利事業以網路傳輸方式提供專利權、商標權、著作權、秘密方法及各種特許權利等無形資產供他人在我國境內使用者，非屬提供或銷售電子勞務範疇，不得申請核定淨利率、境內利潤貢獻程度。</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If transactions where foreign profit-seeking enterprises provide patents, trademarks, copyrights, secret formulas, franchises, or other intangible assets for use by other persons within the territory of the Republic of China </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>If transactions where foreign profit-seeking enterprises provide patents, trademarks, copyr</w:t>
-[...17 lines deleted...]
-              <w:t>nterprises are not eligible to apply for either net profit ratio and/or domestic profit contribution ratio.</w:t>
+              <w:t>via the Internet or other electronic devices are not within the scope of selling cross-border electronic services, those enterprises are not eligible to apply for either net profit ratio and/or domestic profit contribution ratio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="002E2F89">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32">
       <w:pPr>
-        <w:pStyle w:val="Standarduseruser"/>
+        <w:pStyle w:val="Standarduser"/>
         <w:spacing w:before="190" w:after="190" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
       <w:pPr>
-        <w:pStyle w:val="Standarduseruser"/>
+        <w:pStyle w:val="Standarduser"/>
         <w:spacing w:before="190" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請人或代理人簽章</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Applicant</w:t>
+        <w:t xml:space="preserve">Applicant’s or </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...26 lines deleted...]
-        <w:t>s Signature and Seal</w:t>
+        <w:t>Agent’s Signature and Seal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
       <w:pPr>
-        <w:pStyle w:val="Standarduseruser"/>
+        <w:pStyle w:val="Standarduser"/>
         <w:spacing w:before="190" w:line="400" w:lineRule="exact"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>聯絡電話</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Telephone Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
       <w:pPr>
-        <w:pStyle w:val="Standarduseruser"/>
+        <w:pStyle w:val="Standarduser"/>
         <w:spacing w:before="190" w:line="400" w:lineRule="exact"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯絡地址</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E2F89" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
       <w:pPr>
-        <w:pStyle w:val="Standarduseruser"/>
+        <w:pStyle w:val="Standarduser"/>
         <w:spacing w:before="190" w:line="400" w:lineRule="exact"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請日期</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Date of Application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002E2F89">
+    <w:sectPr w:rsidR="00717B32">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1020" w:right="964" w:bottom="1076" w:left="964" w:header="720" w:footer="1020" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="964" w:bottom="1076" w:left="964" w:header="0" w:footer="1020" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00FC2F98" w:rsidRDefault="00FC2F98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00FC2F98" w:rsidRDefault="00FC2F98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal, 'Liberation Mono'">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal;Liberation Mono">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="新細明體, PMingLiU">
-[...3 lines deleted...]
-    <w:pitch w:val="variable"/>
+  <w:font w:name="新細明體;PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="細明體">
+    <w:altName w:val="MingLiU"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009D1FC4" w:rsidRDefault="006C1260">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
     <w:pPr>
       <w:pStyle w:val="Web"/>
-      <w:spacing w:before="0" w:line="312" w:lineRule="atLeast"/>
+      <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="atLeast"/>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>《</w:t>
-[...8 lines deleted...]
-      <w:t>請依本表格式填寫，若紙張不敷使用請自行加頁</w:t>
+      <w:t>《請依本表格式填寫，若紙張不敷使用請自行加頁</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Please fill out this form. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>If space is not enough, feel free to attach additional pages.</w:t>
+      <w:t>If space is not enough, feel free to attach addit</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ional pages.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>》</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009D1FC4" w:rsidRDefault="006C1260">
+  <w:p w:rsidR="00717B32" w:rsidRDefault="00FC2F98">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
+      <w:pStyle w:val="aa"/>
       <w:spacing w:line="312" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003102F6">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:t>頁，共</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003102F6">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
       <w:t>頁</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009D1FC4" w:rsidRDefault="006C1260">
-[...3 lines deleted...]
-  </w:p>
+  <w:p w:rsidR="00717B32" w:rsidRDefault="00717B32"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00FC2F98" w:rsidRDefault="00FC2F98">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+        <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C1260">
+    <w:p w:rsidR="00FC2F98" w:rsidRDefault="00FC2F98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1950 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002E2F89"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00792320"/>
+    <w:rsidRoot w:val="00717B32"/>
+    <w:rsid w:val="003102F6"/>
+    <w:rsid w:val="00717B32"/>
+    <w:rsid w:val="00FC2F98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{63C6E25D-8891-451B-ADB5-BFCB5329D7A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
-        <w:kern w:val="3"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-    <w:name w:val="Standard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z4">
+    <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z5">
+    <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z6">
+    <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z7">
+    <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z8">
+    <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z4">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z5">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z6">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z7">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z8">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal, 'Liberation Mono'"/>
-[...1 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsia="Microsoft YaHei"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...2 lines deleted...]
-    <w:next w:val="Textbody"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z4">
+    <w:name w:val="WW8Num8z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z5">
+    <w:name w:val="WW8Num8z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z6">
+    <w:name w:val="WW8Num8z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z7">
+    <w:name w:val="WW8Num8z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z8">
+    <w:name w:val="WW8Num8z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z4">
+    <w:name w:val="WW8Num9z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z5">
+    <w:name w:val="WW8Num9z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z6">
+    <w:name w:val="WW8Num9z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z7">
+    <w:name w:val="WW8Num9z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z8">
+    <w:name w:val="WW8Num9z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z3">
+    <w:name w:val="WW8Num10z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z4">
+    <w:name w:val="WW8Num10z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z5">
+    <w:name w:val="WW8Num10z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z6">
+    <w:name w:val="WW8Num10z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z7">
+    <w:name w:val="WW8Num10z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z8">
+    <w:name w:val="WW8Num10z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z3">
+    <w:name w:val="WW8Num11z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z4">
+    <w:name w:val="WW8Num11z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z5">
+    <w:name w:val="WW8Num11z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z6">
+    <w:name w:val="WW8Num11z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z7">
+    <w:name w:val="WW8Num11z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z8">
+    <w:name w:val="WW8Num11z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z1">
+    <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z2">
+    <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z3">
+    <w:name w:val="WW8Num12z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z4">
+    <w:name w:val="WW8Num12z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z5">
+    <w:name w:val="WW8Num12z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z6">
+    <w:name w:val="WW8Num12z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z7">
+    <w:name w:val="WW8Num12z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z8">
+    <w:name w:val="WW8Num12z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z3">
+    <w:name w:val="WW8Num13z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z4">
+    <w:name w:val="WW8Num13z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z5">
+    <w:name w:val="WW8Num13z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z6">
+    <w:name w:val="WW8Num13z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z7">
+    <w:name w:val="WW8Num13z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z8">
+    <w:name w:val="WW8Num13z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z1">
+    <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z2">
+    <w:name w:val="WW8Num14z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z3">
+    <w:name w:val="WW8Num14z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z4">
+    <w:name w:val="WW8Num14z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z5">
+    <w:name w:val="WW8Num14z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z6">
+    <w:name w:val="WW8Num14z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z7">
+    <w:name w:val="WW8Num14z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z8">
+    <w:name w:val="WW8Num14z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z1">
+    <w:name w:val="WW8Num15z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z2">
+    <w:name w:val="WW8Num15z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z3">
+    <w:name w:val="WW8Num15z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z4">
+    <w:name w:val="WW8Num15z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z5">
+    <w:name w:val="WW8Num15z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z6">
+    <w:name w:val="WW8Num15z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z7">
+    <w:name w:val="WW8Num15z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z8">
+    <w:name w:val="WW8Num15z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z1">
+    <w:name w:val="WW8Num16z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z2">
+    <w:name w:val="WW8Num16z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z3">
+    <w:name w:val="WW8Num16z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z4">
+    <w:name w:val="WW8Num16z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z5">
+    <w:name w:val="WW8Num16z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z6">
+    <w:name w:val="WW8Num16z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z7">
+    <w:name w:val="WW8Num16z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z8">
+    <w:name w:val="WW8Num16z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z3">
+    <w:name w:val="WW8Num17z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z4">
+    <w:name w:val="WW8Num17z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z5">
+    <w:name w:val="WW8Num17z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z6">
+    <w:name w:val="WW8Num17z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z7">
+    <w:name w:val="WW8Num17z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z8">
+    <w:name w:val="WW8Num17z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z0">
+    <w:name w:val="WW8Num18z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z1">
+    <w:name w:val="WW8Num18z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z2">
+    <w:name w:val="WW8Num18z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z3">
+    <w:name w:val="WW8Num18z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z4">
+    <w:name w:val="WW8Num18z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z5">
+    <w:name w:val="WW8Num18z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z6">
+    <w:name w:val="WW8Num18z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z7">
+    <w:name w:val="WW8Num18z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z8">
+    <w:name w:val="WW8Num18z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z0">
+    <w:name w:val="WW8Num19z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z1">
+    <w:name w:val="WW8Num19z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z2">
+    <w:name w:val="WW8Num19z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z3">
+    <w:name w:val="WW8Num19z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z4">
+    <w:name w:val="WW8Num19z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z5">
+    <w:name w:val="WW8Num19z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z6">
+    <w:name w:val="WW8Num19z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z7">
+    <w:name w:val="WW8Num19z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z8">
+    <w:name w:val="WW8Num19z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z0">
+    <w:name w:val="WW8Num20z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z1">
+    <w:name w:val="WW8Num20z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z2">
+    <w:name w:val="WW8Num20z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z3">
+    <w:name w:val="WW8Num20z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z4">
+    <w:name w:val="WW8Num20z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z5">
+    <w:name w:val="WW8Num20z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z6">
+    <w:name w:val="WW8Num20z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z7">
+    <w:name w:val="WW8Num20z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z8">
+    <w:name w:val="WW8Num20z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z0">
+    <w:name w:val="WW8Num21z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z1">
+    <w:name w:val="WW8Num21z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z2">
+    <w:name w:val="WW8Num21z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z3">
+    <w:name w:val="WW8Num21z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z4">
+    <w:name w:val="WW8Num21z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z5">
+    <w:name w:val="WW8Num21z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z6">
+    <w:name w:val="WW8Num21z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z7">
+    <w:name w:val="WW8Num21z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z8">
+    <w:name w:val="WW8Num21z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
+    <w:name w:val="WW8Num22z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z1">
+    <w:name w:val="WW8Num22z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z2">
+    <w:name w:val="WW8Num22z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z3">
+    <w:name w:val="WW8Num22z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z4">
+    <w:name w:val="WW8Num22z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z5">
+    <w:name w:val="WW8Num22z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z6">
+    <w:name w:val="WW8Num22z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z7">
+    <w:name w:val="WW8Num22z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z8">
+    <w:name w:val="WW8Num22z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
+    <w:name w:val="WW8Num23z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z1">
+    <w:name w:val="WW8Num23z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z2">
+    <w:name w:val="WW8Num23z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z3">
+    <w:name w:val="WW8Num23z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z4">
+    <w:name w:val="WW8Num23z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z5">
+    <w:name w:val="WW8Num23z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z6">
+    <w:name w:val="WW8Num23z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z7">
+    <w:name w:val="WW8Num23z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z8">
+    <w:name w:val="WW8Num23z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
+    <w:name w:val="WW8Num24z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z1">
+    <w:name w:val="WW8Num24z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z2">
+    <w:name w:val="WW8Num24z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z3">
+    <w:name w:val="WW8Num24z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z4">
+    <w:name w:val="WW8Num24z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z5">
+    <w:name w:val="WW8Num24z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z6">
+    <w:name w:val="WW8Num24z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z7">
+    <w:name w:val="WW8Num24z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z8">
+    <w:name w:val="WW8Num24z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlinkuser">
+    <w:name w:val="Internet link (user)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ya-q-full-text1">
+    <w:name w:val="ya-q-full-text1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="26282A"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ya-q-text1">
+    <w:name w:val="ya-q-text1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="26282A"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO8LVL1">
+    <w:name w:val="WW_CharLFO8LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Microsoft YaHei"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a4"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="List"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal, 'Liberation Mono'"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Standarduseruser"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal, 'Liberation Mono'"/>
+      <w:rFonts w:cs="Mangal;Liberation Mono"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="索引"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
-    <w:name w:val="Standard (user)"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal, 'Liberation Mono'"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
       <w:color w:val="00000A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinguser">
-[...1 lines deleted...]
-    <w:next w:val="Textbodyuser"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:next w:val="Textbody"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="新細明體, PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="新細明體;PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體;PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyuser">
     <w:name w:val="Text body (user)"/>
     <w:basedOn w:val="Standarduser"/>
-    <w:pPr>
-[...24 lines deleted...]
-    <w:basedOn w:val="Standarduseruser"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="z-BottomofForm">
     <w:name w:val="z-Bottom of Form"/>
-    <w:basedOn w:val="Standarduseruser"/>
-    <w:next w:val="Standarduseruser"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:next w:val="Standarduser"/>
+    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="000001"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standarduseruser"/>
+    <w:basedOn w:val="Standarduser"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standarduseruser"/>
+    <w:basedOn w:val="Standarduser"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standarduseruser"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="z-TopofForm">
     <w:name w:val="z-Top of Form"/>
-    <w:basedOn w:val="Standarduseruser"/>
-    <w:next w:val="Standarduseruser"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:next w:val="Standarduser"/>
+    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000001"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContentsuser">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standarduseruser"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeadinguser">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableContentsuser"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="cjk">
     <w:name w:val="cjk"/>
-    <w:basedOn w:val="Standarduser"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="280" w:after="119"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="新細明體, PMingLiU" w:eastAsia="新細明體, PMingLiU" w:hAnsi="新細明體, PMingLiU" w:cs="新細明體, PMingLiU"/>
+      <w:rFonts w:ascii="新細明體;PMingLiU" w:eastAsia="新細明體;PMingLiU" w:hAnsi="新細明體;PMingLiU" w:cs="新細明體;PMingLiU"/>
       <w:color w:val="000000"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontentsuser">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standarduser"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="280" w:after="142" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="新細明體, PMingLiU" w:eastAsia="新細明體, PMingLiU" w:hAnsi="新細明體, PMingLiU" w:cs="新細明體, PMingLiU"/>
+      <w:rFonts w:ascii="新細明體;PMingLiU" w:eastAsia="新細明體;PMingLiU" w:hAnsi="新細明體;PMingLiU" w:cs="新細明體;PMingLiU"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:ind w:left="480"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體, PMingLiU" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體;PMingLiU" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="表格內容"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableContents"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="表格標題"/>
+    <w:basedOn w:val="ad"/>
+    <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+    <w:name w:val="外框內容"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num5">
+    <w:name w:val="WW8Num5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num6">
+    <w:name w:val="WW8Num6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num7">
+    <w:name w:val="WW8Num7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num8">
+    <w:name w:val="WW8Num8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num9">
+    <w:name w:val="WW8Num9"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num10">
+    <w:name w:val="WW8Num10"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num11">
+    <w:name w:val="WW8Num11"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num12">
+    <w:name w:val="WW8Num12"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num13">
+    <w:name w:val="WW8Num13"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num14">
+    <w:name w:val="WW8Num14"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num15">
+    <w:name w:val="WW8Num15"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num16">
+    <w:name w:val="WW8Num16"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num17">
+    <w:name w:val="WW8Num17"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num18">
+    <w:name w:val="WW8Num18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num19">
+    <w:name w:val="WW8Num19"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num20">
+    <w:name w:val="WW8Num20"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num21">
+    <w:name w:val="WW8Num21"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num22">
+    <w:name w:val="WW8Num22"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num23">
+    <w:name w:val="WW8Num23"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num24">
+    <w:name w:val="WW8Num24"/>
+    <w:qFormat/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="hi-IN"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
     <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
     <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
     <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
     <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
     <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
     <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
     <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z4">
     <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z5">
     <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z6">
     <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z7">
     <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z8">
     <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
     <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
     <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
     <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z3">
     <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z4">
     <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z5">
     <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z6">
     <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z7">
     <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z8">
     <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
     <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
     <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z2">
     <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
     <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z4">
     <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z5">
     <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z6">
     <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z7">
     <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z8">
     <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
     <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z1">
     <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
     <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z3">
     <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z4">
     <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z5">
     <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z6">
     <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z7">
     <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z8">
     <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
     <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
     <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z2">
     <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z3">
     <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z4">
     <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z5">
     <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z6">
     <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z7">
     <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z8">
     <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
     <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
     <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
     <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z3">
     <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z4">
     <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z5">
     <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z6">
     <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z7">
     <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z8">
     <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
     <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsia="Microsoft YaHei"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
     <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
     <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z3">
     <w:name w:val="WW8Num8z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z4">
     <w:name w:val="WW8Num8z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z5">
     <w:name w:val="WW8Num8z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z6">
     <w:name w:val="WW8Num8z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z7">
     <w:name w:val="WW8Num8z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z8">
     <w:name w:val="WW8Num8z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
     <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
     <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z2">
     <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z3">
     <w:name w:val="WW8Num9z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z4">
     <w:name w:val="WW8Num9z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z5">
     <w:name w:val="WW8Num9z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z6">
     <w:name w:val="WW8Num9z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z7">
     <w:name w:val="WW8Num9z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z8">
     <w:name w:val="WW8Num9z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
     <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z1">
     <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z2">
     <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z3">
     <w:name w:val="WW8Num10z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z4">
     <w:name w:val="WW8Num10z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z5">
     <w:name w:val="WW8Num10z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z6">
     <w:name w:val="WW8Num10z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z7">
     <w:name w:val="WW8Num10z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z8">
     <w:name w:val="WW8Num10z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
     <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
     <w:name w:val="WW8Num11z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
     <w:name w:val="WW8Num11z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z3">
     <w:name w:val="WW8Num11z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z4">
     <w:name w:val="WW8Num11z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z5">
     <w:name w:val="WW8Num11z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z6">
     <w:name w:val="WW8Num11z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z7">
     <w:name w:val="WW8Num11z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z8">
     <w:name w:val="WW8Num11z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
     <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z1">
     <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z2">
     <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z3">
     <w:name w:val="WW8Num12z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z4">
     <w:name w:val="WW8Num12z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z5">
     <w:name w:val="WW8Num12z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z6">
     <w:name w:val="WW8Num12z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z7">
     <w:name w:val="WW8Num12z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z8">
     <w:name w:val="WW8Num12z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
     <w:name w:val="WW8Num13z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
     <w:name w:val="WW8Num13z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
     <w:name w:val="WW8Num13z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z3">
     <w:name w:val="WW8Num13z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z4">
     <w:name w:val="WW8Num13z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z5">
     <w:name w:val="WW8Num13z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z6">
     <w:name w:val="WW8Num13z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z7">
     <w:name w:val="WW8Num13z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z8">
     <w:name w:val="WW8Num13z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
     <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z1">
     <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z2">
     <w:name w:val="WW8Num14z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z3">
     <w:name w:val="WW8Num14z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z4">
     <w:name w:val="WW8Num14z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z5">
     <w:name w:val="WW8Num14z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z6">
     <w:name w:val="WW8Num14z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z7">
     <w:name w:val="WW8Num14z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z8">
     <w:name w:val="WW8Num14z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z0">
     <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z1">
     <w:name w:val="WW8Num15z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z2">
     <w:name w:val="WW8Num15z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z3">
     <w:name w:val="WW8Num15z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z4">
     <w:name w:val="WW8Num15z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z5">
     <w:name w:val="WW8Num15z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z6">
     <w:name w:val="WW8Num15z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z7">
     <w:name w:val="WW8Num15z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z8">
     <w:name w:val="WW8Num15z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z0">
     <w:name w:val="WW8Num16z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z1">
     <w:name w:val="WW8Num16z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z2">
     <w:name w:val="WW8Num16z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z3">
     <w:name w:val="WW8Num16z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z4">
     <w:name w:val="WW8Num16z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z5">
     <w:name w:val="WW8Num16z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z6">
     <w:name w:val="WW8Num16z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z7">
     <w:name w:val="WW8Num16z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z8">
     <w:name w:val="WW8Num16z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
     <w:name w:val="WW8Num17z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z1">
     <w:name w:val="WW8Num17z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z2">
     <w:name w:val="WW8Num17z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z3">
     <w:name w:val="WW8Num17z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z4">
     <w:name w:val="WW8Num17z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z5">
     <w:name w:val="WW8Num17z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z6">
     <w:name w:val="WW8Num17z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z7">
     <w:name w:val="WW8Num17z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z8">
     <w:name w:val="WW8Num17z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z0">
     <w:name w:val="WW8Num18z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z1">
     <w:name w:val="WW8Num18z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z2">
     <w:name w:val="WW8Num18z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z3">
     <w:name w:val="WW8Num18z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z4">
     <w:name w:val="WW8Num18z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z5">
     <w:name w:val="WW8Num18z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z6">
     <w:name w:val="WW8Num18z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z7">
     <w:name w:val="WW8Num18z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z8">
     <w:name w:val="WW8Num18z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z0">
     <w:name w:val="WW8Num19z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z1">
     <w:name w:val="WW8Num19z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z2">
     <w:name w:val="WW8Num19z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z3">
     <w:name w:val="WW8Num19z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z4">
     <w:name w:val="WW8Num19z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z5">
     <w:name w:val="WW8Num19z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z6">
     <w:name w:val="WW8Num19z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z7">
     <w:name w:val="WW8Num19z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z8">
     <w:name w:val="WW8Num19z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z0">
     <w:name w:val="WW8Num20z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z1">
     <w:name w:val="WW8Num20z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z2">
     <w:name w:val="WW8Num20z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z3">
     <w:name w:val="WW8Num20z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z4">
     <w:name w:val="WW8Num20z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z5">
     <w:name w:val="WW8Num20z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z6">
     <w:name w:val="WW8Num20z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z7">
     <w:name w:val="WW8Num20z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z8">
     <w:name w:val="WW8Num20z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z0">
     <w:name w:val="WW8Num21z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z1">
     <w:name w:val="WW8Num21z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z2">
     <w:name w:val="WW8Num21z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z3">
     <w:name w:val="WW8Num21z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z4">
     <w:name w:val="WW8Num21z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z5">
     <w:name w:val="WW8Num21z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z6">
     <w:name w:val="WW8Num21z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z7">
     <w:name w:val="WW8Num21z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z8">
     <w:name w:val="WW8Num21z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
     <w:name w:val="WW8Num22z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z1">
     <w:name w:val="WW8Num22z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z2">
     <w:name w:val="WW8Num22z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z3">
     <w:name w:val="WW8Num22z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z4">
     <w:name w:val="WW8Num22z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z5">
     <w:name w:val="WW8Num22z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z6">
     <w:name w:val="WW8Num22z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z7">
     <w:name w:val="WW8Num22z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z8">
     <w:name w:val="WW8Num22z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
     <w:name w:val="WW8Num23z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z1">
     <w:name w:val="WW8Num23z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z2">
     <w:name w:val="WW8Num23z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z3">
     <w:name w:val="WW8Num23z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z4">
     <w:name w:val="WW8Num23z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z5">
     <w:name w:val="WW8Num23z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z6">
     <w:name w:val="WW8Num23z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z7">
     <w:name w:val="WW8Num23z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z8">
     <w:name w:val="WW8Num23z8"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
     <w:name w:val="WW8Num24z0"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z1">
     <w:name w:val="WW8Num24z1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z2">
     <w:name w:val="WW8Num24z2"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z3">
     <w:name w:val="WW8Num24z3"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z4">
     <w:name w:val="WW8Num24z4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z5">
     <w:name w:val="WW8Num24z5"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z6">
     <w:name w:val="WW8Num24z6"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z7">
     <w:name w:val="WW8Num24z7"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z8">
     <w:name w:val="WW8Num24z8"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Internet link (user) (user)"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlinkuser">
+    <w:name w:val="Internet link (user)"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
-[...20 lines deleted...]
-    <w:name w:val="Internet link (user)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ya-q-full-text1">
     <w:name w:val="ya-q-full-text1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="26282A"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ya-q-text1">
     <w:name w:val="ya-q-text1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="26282A"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
-    <w:name w:val="Internet link"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO8LVL1">
+    <w:name w:val="WW_CharLFO8LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Microsoft YaHei"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="List"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Liberation Mono"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="索引"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
+      <w:color w:val="00000A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:next w:val="Textbody"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="新細明體;PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體;PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:cs="Mangal;Liberation Mono"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyuser">
+    <w:name w:val="Text body (user)"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="z-BottomofForm">
+    <w:name w:val="z-Bottom of Form"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:next w:val="Standarduser"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="000001"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="z-TopofForm">
+    <w:name w:val="z-Top of Form"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:next w:val="Standarduser"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000001"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="cjk">
+    <w:name w:val="cjk"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="280" w:after="119"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體;PMingLiU" w:eastAsia="新細明體;PMingLiU" w:hAnsi="新細明體;PMingLiU" w:cs="新細明體;PMingLiU"/>
+      <w:color w:val="000000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="280" w:after="142" w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體;PMingLiU" w:eastAsia="新細明體;PMingLiU" w:hAnsi="新細明體;PMingLiU" w:cs="新細明體;PMingLiU"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:ind w:left="480"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體;PMingLiU" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="表格內容"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="表格標題"/>
+    <w:basedOn w:val="ad"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+    <w:name w:val="外框內容"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
     <w:name w:val="WW8Num3"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num4">
     <w:name w:val="WW8Num4"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num5">
     <w:name w:val="WW8Num5"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num6">
     <w:name w:val="WW8Num6"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num7">
     <w:name w:val="WW8Num7"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num8">
     <w:name w:val="WW8Num8"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num9">
     <w:name w:val="WW8Num9"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num10">
     <w:name w:val="WW8Num10"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num11">
     <w:name w:val="WW8Num11"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num12">
     <w:name w:val="WW8Num12"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num13">
     <w:name w:val="WW8Num13"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num14">
     <w:name w:val="WW8Num14"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num15">
     <w:name w:val="WW8Num15"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num16">
     <w:name w:val="WW8Num16"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num17">
     <w:name w:val="WW8Num17"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num18">
     <w:name w:val="WW8Num18"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num19">
     <w:name w:val="WW8Num19"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num20">
     <w:name w:val="WW8Num20"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num21">
     <w:name w:val="WW8Num21"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num22">
     <w:name w:val="WW8Num22"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num23">
     <w:name w:val="WW8Num23"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num24">
     <w:name w:val="WW8Num24"/>
-    <w:basedOn w:val="a2"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="細明體"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="新細明體"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1483</Words>
-  <Characters>8459</Characters>
+  <Words>1495</Words>
+  <Characters>8528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>NTBT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9923</CharactersWithSpaces>
+  <CharactersWithSpaces>10003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>外國營利事業申請適用所得稅法第25條第1項計算所得額申請書附表</dc:title>
-  <dc:creator>許白蘭</dc:creator>
+  <dc:creator>方晶瑩(NE50263)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
+<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>許白蘭</dc:creator>
+  <dc:description/>
+  <dc:language>zh-TW</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title>外國營利事業申請適用所得稅法第25條第1項計算所得額申請書附表</dc:title>
+</cp:coreProperties>
+</file>
+
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HyperlinksChanged">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LinksUpToDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScaleCrop">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ShareDoc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>